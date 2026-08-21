--- v0 (2026-06-19)
+++ v1 (2026-08-21)
@@ -195,91 +195,140 @@
         <w:t>admkineshmaksk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA6442">
         <w:t>@</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA6442">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>yandex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA6442">
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA6442">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003428F4">
+      <w:r w:rsidR="007F6019">
         <w:pict>
           <v:line id="_x0000_s1478" style="position:absolute;left:0;text-align:left;z-index:251657216;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" from="12pt,16.55pt" to="7in,16.55pt"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004501D3" w:rsidRPr="00EA6442" w:rsidRDefault="003428F4" w:rsidP="004501D3">
+    <w:p w:rsidR="004501D3" w:rsidRPr="00EA6442" w:rsidRDefault="007F6019" w:rsidP="004501D3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict>
           <v:line id="_x0000_s1479" style="position:absolute;left:0;text-align:left;z-index:-251658240" from="12pt,7.1pt" to="7in,7.1pt" wrapcoords="0 0 0 3 659 3 659 0 0 0" strokeweight="3pt">
             <w10:wrap type="through"/>
           </v:line>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00500DD6" w:rsidRDefault="004501D3" w:rsidP="00500DD6">
+    <w:p w:rsidR="00500DD6" w:rsidRPr="00B0025C" w:rsidRDefault="004501D3" w:rsidP="00500DD6">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA6442">
+      <w:r w:rsidRPr="00B0025C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
-      <w:r w:rsidR="006C56F7" w:rsidRPr="006C56F7">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EA6442">
+      <w:r w:rsidR="00B0025C" w:rsidRPr="00B0025C">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0025C" w:rsidRPr="00B0025C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0025C" w:rsidRPr="00B0025C">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0025C" w:rsidRPr="00B0025C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0025C" w:rsidRPr="00B0025C">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0025C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve"> №</w:t>
       </w:r>
-      <w:r w:rsidR="006C56F7" w:rsidRPr="006C56F7">
-        <w:t>__</w:t>
+      <w:r w:rsidR="00B0025C" w:rsidRPr="00B0025C">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0025C" w:rsidRPr="00B0025C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00500DD6" w:rsidRDefault="00500DD6" w:rsidP="00500DD6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00500DD6" w:rsidRDefault="00500DD6" w:rsidP="00500DD6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00500DD6" w:rsidRDefault="00802C6A" w:rsidP="007F0165">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="000F7F3E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Заключение</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0005051A" w:rsidRPr="00500DD6" w:rsidRDefault="0089586E" w:rsidP="007F0165">
       <w:pPr>
@@ -3077,69 +3126,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00A03C5D" w:rsidRPr="00A03C5D" w:rsidRDefault="00A03C5D" w:rsidP="00141BD1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03C5D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Испо</w:t>
-[...17 lines deleted...]
-              <w:t>нено</w:t>
+              <w:t>Исполнено</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A03C5D" w:rsidRPr="00A03C5D" w:rsidRDefault="00A03C5D" w:rsidP="00CF026D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03C5D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A03C5D">
               <w:rPr>
                 <w:b/>
@@ -8389,50 +8420,51 @@
         <w:t xml:space="preserve"> года</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A7557A" w:rsidRPr="00A05297" w:rsidRDefault="00A7557A" w:rsidP="00A7557A">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-79"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A7557A" w:rsidRPr="00A05297" w:rsidRDefault="00A7557A" w:rsidP="00A7557A">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A05297">
         <w:t xml:space="preserve">Согласно </w:t>
       </w:r>
       <w:r w:rsidR="00BB569A" w:rsidRPr="00A05297">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
       <w:r w:rsidRPr="00A05297">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ешени</w:t>
       </w:r>
       <w:r w:rsidR="00BB569A" w:rsidRPr="00A05297">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ю</w:t>
       </w:r>
       <w:r w:rsidRPr="00A05297">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -8507,78 +8539,71 @@
       <w:r w:rsidR="00B54E65" w:rsidRPr="00A05297">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> и 202</w:t>
       </w:r>
       <w:r w:rsidR="001A63B6" w:rsidRPr="00A05297">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00B54E65" w:rsidRPr="00A05297">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> годов»</w:t>
       </w:r>
       <w:r w:rsidRPr="00A05297">
         <w:t>, объем утвержденных бюдже</w:t>
       </w:r>
       <w:r w:rsidRPr="00A05297">
         <w:t>т</w:t>
       </w:r>
       <w:r w:rsidRPr="00A05297">
-        <w:t xml:space="preserve">ных назначений </w:t>
-[...3 lines deleted...]
-        <w:t>источников внутреннего финансирования дефицита бюджета г</w:t>
+        <w:t>ных назначений источников внутреннего финансирования дефицита бюджета г</w:t>
       </w:r>
       <w:r w:rsidRPr="00A05297">
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidRPr="00A05297">
-        <w:t>родского округа</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Кинешма на 202</w:t>
+        <w:t>родского округа Кинешма на 202</w:t>
       </w:r>
       <w:r w:rsidR="001A63B6" w:rsidRPr="00A05297">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A05297">
         <w:t xml:space="preserve"> год составляет </w:t>
       </w:r>
       <w:r w:rsidR="00A05297" w:rsidRPr="00A05297">
         <w:t>20 924,74</w:t>
       </w:r>
       <w:r w:rsidRPr="00A05297">
         <w:t xml:space="preserve"> тыс. руб.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00A7557A" w:rsidRPr="00A05297" w:rsidRDefault="00A7557A" w:rsidP="00A7557A">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A05297">
         <w:t>Согласно отчета</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A05297">
         <w:t xml:space="preserve"> администрации городского округа Кинешма за </w:t>
       </w:r>
       <w:r w:rsidR="00A12CE7" w:rsidRPr="00A05297">
         <w:t>1 квартал</w:t>
       </w:r>
       <w:r w:rsidRPr="00A05297">
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="001A63B6" w:rsidRPr="00A05297">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A05297">
         <w:t xml:space="preserve"> года, «Отчета по поступлениям и выбытиям бюджета городского округа Кинешма» УФК по Ивановской области (форма по ОКУД 0503151), бюджет городского округа </w:t>
@@ -26661,51 +26686,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001C0804" w:rsidRDefault="000F2F77" w:rsidP="00C210C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2F77">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11,5</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C0804" w:rsidRDefault="003428F4" w:rsidP="00C210C0">
+          <w:p w:rsidR="001C0804" w:rsidRDefault="007F6019" w:rsidP="00C210C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:pict>
                 <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                   <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                   <o:lock v:ext="edit" shapetype="t"/>
                 </v:shapetype>
                 <v:shape id="_x0000_s1492" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:1.65pt;margin-top:7.9pt;width:.05pt;height:19.7pt;z-index:251661312" o:connectortype="straight" strokecolor="#1f497d [3215]">
                   <v:stroke endarrow="block"/>
                 </v:shape>
               </w:pict>
             </w:r>
@@ -26984,51 +27009,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000F2F77" w:rsidRPr="001C0804" w:rsidRDefault="000F2F77" w:rsidP="00C210C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C0804">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20,2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C0804" w:rsidRPr="001C0804" w:rsidRDefault="003428F4" w:rsidP="00C210C0">
+          <w:p w:rsidR="001C0804" w:rsidRPr="001C0804" w:rsidRDefault="007F6019" w:rsidP="00C210C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s1491" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:1.6pt;margin-top:9.9pt;width:0;height:15.65pt;flip:y;z-index:251660288" o:connectortype="straight" strokecolor="red">
                   <v:stroke endarrow="block"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w:rsidR="001C0804" w:rsidRPr="001C0804" w:rsidRDefault="001C0804" w:rsidP="001C0804">
             <w:pPr>
               <w:rPr>
@@ -27263,51 +27288,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000F2F77" w:rsidRDefault="000F2F77" w:rsidP="00C210C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2F77">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12,0</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C0804" w:rsidRPr="001C0804" w:rsidRDefault="003428F4" w:rsidP="00C210C0">
+          <w:p w:rsidR="001C0804" w:rsidRPr="001C0804" w:rsidRDefault="007F6019" w:rsidP="00C210C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s1494" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:-.65pt;margin-top:10.75pt;width:.05pt;height:19.7pt;z-index:251662336" o:connectortype="straight" strokecolor="#1f497d [3215]">
                   <v:stroke endarrow="block"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B11BA3" w:rsidRPr="001C0804" w:rsidRDefault="001C0804" w:rsidP="001C0804">
             <w:pPr>
               <w:rPr>
@@ -27582,51 +27607,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000F2F77" w:rsidRDefault="000F2F77" w:rsidP="00C210C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2F77">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7,3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C0804" w:rsidRDefault="003428F4" w:rsidP="00C210C0">
+          <w:p w:rsidR="001C0804" w:rsidRDefault="007F6019" w:rsidP="00C210C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s1495" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:-.6pt;margin-top:10.05pt;width:.05pt;height:19.7pt;z-index:251663360" o:connectortype="straight" strokecolor="#1f497d [3215]">
                   <v:stroke endarrow="block"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w:rsidR="001C0804" w:rsidRPr="001C0804" w:rsidRDefault="001C0804" w:rsidP="00C210C0">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -27842,58 +27867,58 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00605638" w:rsidRDefault="000F2F77" w:rsidP="00C210C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2F77">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00605638" w:rsidRDefault="003428F4" w:rsidP="00605638">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="003428F4">
+          <w:p w:rsidR="00605638" w:rsidRDefault="007F6019" w:rsidP="00605638">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F6019">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s1500" type="#_x0000_t32" style="position:absolute;margin-left:.2pt;margin-top:6.4pt;width:0;height:15.65pt;flip:y;z-index:251668480" o:connectortype="straight" strokecolor="red">
                   <v:stroke endarrow="block"/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r w:rsidR="00605638">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F2F77" w:rsidRPr="00605638" w:rsidRDefault="00605638" w:rsidP="00605638">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
@@ -28125,60 +28150,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000F2F77" w:rsidRDefault="000F2F77" w:rsidP="00C210C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2F77">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20,9</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00605638" w:rsidRDefault="003428F4" w:rsidP="00C210C0">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="003428F4">
+          <w:p w:rsidR="00605638" w:rsidRDefault="007F6019" w:rsidP="00C210C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F6019">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s1496" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:-.45pt;margin-top:8.45pt;width:.05pt;height:19.7pt;z-index:251664384" o:connectortype="straight" strokecolor="#1f497d [3215]">
                   <v:stroke endarrow="block"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w:rsidR="001C0804" w:rsidRPr="00605638" w:rsidRDefault="00605638" w:rsidP="00605638">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -28438,51 +28463,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000F2F77" w:rsidRDefault="000F2F77" w:rsidP="00C210C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2F77">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20,1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00605638" w:rsidRDefault="003428F4" w:rsidP="00C210C0">
+          <w:p w:rsidR="00605638" w:rsidRDefault="007F6019" w:rsidP="00C210C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s1497" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:-.7pt;margin-top:9.65pt;width:.05pt;height:19.7pt;z-index:251665408" o:connectortype="straight" strokecolor="#1f497d [3215]">
                   <v:stroke endarrow="block"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w:rsidR="00605638" w:rsidRPr="00605638" w:rsidRDefault="00605638" w:rsidP="00605638">
             <w:pPr>
               <w:rPr>
@@ -28710,51 +28735,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000F2F77" w:rsidRDefault="000F2F77" w:rsidP="000F2F77">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2F77">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17,0</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00605638" w:rsidRDefault="003428F4" w:rsidP="00605638">
+          <w:p w:rsidR="00605638" w:rsidRDefault="007F6019" w:rsidP="00605638">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s1501" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:-.25pt;margin-top:8pt;width:0;height:15.65pt;flip:y;z-index:251669504" o:connectortype="straight" strokecolor="red">
                   <v:stroke endarrow="block"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w:rsidR="00605638" w:rsidRDefault="00605638" w:rsidP="00605638">
             <w:pPr>
               <w:rPr>
@@ -28986,51 +29011,51 @@
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000F2F77" w:rsidRPr="000F2F77" w:rsidRDefault="000F2F77" w:rsidP="006700DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2F77">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>34 640,85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000F2F77" w:rsidRDefault="003428F4" w:rsidP="00C210C0">
+          <w:p w:rsidR="000F2F77" w:rsidRDefault="007F6019" w:rsidP="00C210C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s1498" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:-.4pt;margin-top:24.45pt;width:.05pt;height:19.7pt;z-index:251666432;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:connectortype="straight" strokecolor="#1f497d [3215]">
                   <v:stroke endarrow="block"/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r w:rsidR="000F2F77" w:rsidRPr="000F2F77">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -29293,51 +29318,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000F2F77" w:rsidRDefault="000F2F77" w:rsidP="00C210C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2F77">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17,4</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00605638" w:rsidRDefault="003428F4" w:rsidP="00C210C0">
+          <w:p w:rsidR="00605638" w:rsidRDefault="007F6019" w:rsidP="00C210C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s1499" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:-.3pt;margin-top:8.25pt;width:.05pt;height:19.7pt;z-index:251667456" o:connectortype="straight" strokecolor="#1f497d [3215]">
                   <v:stroke endarrow="block"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p w:rsidR="00605638" w:rsidRPr="00605638" w:rsidRDefault="00605638" w:rsidP="00C210C0">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -30892,131 +30917,130 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>рец</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:sectPr w:rsidR="000C20EC" w:rsidRPr="00EF4DA9" w:rsidSect="006C56F7">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DA45B6" w:rsidRDefault="00DA45B6" w:rsidP="00790F52">
+    <w:p w:rsidR="000F1E12" w:rsidRDefault="000F1E12" w:rsidP="00790F52">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DA45B6" w:rsidRDefault="00DA45B6" w:rsidP="00790F52">
+    <w:p w:rsidR="000F1E12" w:rsidRDefault="000F1E12" w:rsidP="00790F52">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="009C2536" w:rsidRDefault="003428F4" w:rsidP="00F03A6F">
+  <w:p w:rsidR="009C2536" w:rsidRDefault="007F6019" w:rsidP="00F03A6F">
     <w:pPr>
       <w:pStyle w:val="ac"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="009C2536">
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
@@ -31031,137 +31055,137 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="009C2536" w:rsidRDefault="009C2536" w:rsidP="00F03A6F">
     <w:pPr>
       <w:pStyle w:val="ac"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="009C2536" w:rsidRDefault="009C2536" w:rsidP="00F03A6F">
     <w:pPr>
       <w:pStyle w:val="ac"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DA45B6" w:rsidRDefault="00DA45B6" w:rsidP="00790F52">
+    <w:p w:rsidR="000F1E12" w:rsidRDefault="000F1E12" w:rsidP="00790F52">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DA45B6" w:rsidRDefault="00DA45B6" w:rsidP="00790F52">
+    <w:p w:rsidR="000F1E12" w:rsidRDefault="000F1E12" w:rsidP="00790F52">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="009C2536" w:rsidRDefault="003428F4" w:rsidP="00EC5499">
+  <w:p w:rsidR="009C2536" w:rsidRDefault="007F6019" w:rsidP="00EC5499">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="009C2536">
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="009C2536" w:rsidRDefault="009C2536">
     <w:pPr>
       <w:pStyle w:val="aa"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="009C2536" w:rsidRDefault="003428F4" w:rsidP="00EC5499">
+  <w:p w:rsidR="009C2536" w:rsidRDefault="007F6019" w:rsidP="00EC5499">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="009C2536">
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A50243">
+    <w:r w:rsidR="00B0025C">
       <w:rPr>
         <w:rStyle w:val="ae"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>16</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ae"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="009C2536" w:rsidRDefault="009C2536">
     <w:pPr>
       <w:pStyle w:val="aa"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
@@ -32347,50 +32371,51 @@
     <w:rsid w:val="000A6912"/>
     <w:rsid w:val="000B117A"/>
     <w:rsid w:val="000B11DE"/>
     <w:rsid w:val="000B3047"/>
     <w:rsid w:val="000B7F4C"/>
     <w:rsid w:val="000C06D1"/>
     <w:rsid w:val="000C1E97"/>
     <w:rsid w:val="000C20EC"/>
     <w:rsid w:val="000C41BC"/>
     <w:rsid w:val="000C46BB"/>
     <w:rsid w:val="000C63A0"/>
     <w:rsid w:val="000C6D95"/>
     <w:rsid w:val="000D06E6"/>
     <w:rsid w:val="000D0C1F"/>
     <w:rsid w:val="000D1DE3"/>
     <w:rsid w:val="000D2941"/>
     <w:rsid w:val="000D3021"/>
     <w:rsid w:val="000D41E1"/>
     <w:rsid w:val="000D4518"/>
     <w:rsid w:val="000D4549"/>
     <w:rsid w:val="000D73FB"/>
     <w:rsid w:val="000E25E3"/>
     <w:rsid w:val="000E3C20"/>
     <w:rsid w:val="000E410F"/>
     <w:rsid w:val="000E4298"/>
+    <w:rsid w:val="000F1E12"/>
     <w:rsid w:val="000F219A"/>
     <w:rsid w:val="000F2F77"/>
     <w:rsid w:val="000F3F2A"/>
     <w:rsid w:val="000F4BF3"/>
     <w:rsid w:val="000F69E9"/>
     <w:rsid w:val="000F7BF3"/>
     <w:rsid w:val="000F7F3E"/>
     <w:rsid w:val="0010262F"/>
     <w:rsid w:val="0010472E"/>
     <w:rsid w:val="001055EE"/>
     <w:rsid w:val="00107337"/>
     <w:rsid w:val="001126A8"/>
     <w:rsid w:val="00112DD0"/>
     <w:rsid w:val="00116B8B"/>
     <w:rsid w:val="001226EC"/>
     <w:rsid w:val="0012314F"/>
     <w:rsid w:val="001308EE"/>
     <w:rsid w:val="0013197A"/>
     <w:rsid w:val="00131A85"/>
     <w:rsid w:val="00133A13"/>
     <w:rsid w:val="0013444C"/>
     <w:rsid w:val="001349CA"/>
     <w:rsid w:val="0013634A"/>
     <w:rsid w:val="00137C50"/>
     <w:rsid w:val="00141BD1"/>
@@ -32881,50 +32906,51 @@
     <w:rsid w:val="00797ED6"/>
     <w:rsid w:val="007A37A5"/>
     <w:rsid w:val="007A4B28"/>
     <w:rsid w:val="007A5450"/>
     <w:rsid w:val="007A6E97"/>
     <w:rsid w:val="007A6FEE"/>
     <w:rsid w:val="007A70A9"/>
     <w:rsid w:val="007B13F6"/>
     <w:rsid w:val="007B6564"/>
     <w:rsid w:val="007B73AF"/>
     <w:rsid w:val="007B74EA"/>
     <w:rsid w:val="007C07E4"/>
     <w:rsid w:val="007C0BC6"/>
     <w:rsid w:val="007C2CF6"/>
     <w:rsid w:val="007C3425"/>
     <w:rsid w:val="007C522B"/>
     <w:rsid w:val="007C5C0F"/>
     <w:rsid w:val="007C6C12"/>
     <w:rsid w:val="007D2F8A"/>
     <w:rsid w:val="007D48DB"/>
     <w:rsid w:val="007D6DC9"/>
     <w:rsid w:val="007E47C7"/>
     <w:rsid w:val="007F0165"/>
     <w:rsid w:val="007F26D2"/>
     <w:rsid w:val="007F58EA"/>
+    <w:rsid w:val="007F6019"/>
     <w:rsid w:val="007F6C7B"/>
     <w:rsid w:val="007F795E"/>
     <w:rsid w:val="0080164C"/>
     <w:rsid w:val="00801D16"/>
     <w:rsid w:val="0080251C"/>
     <w:rsid w:val="00802C6A"/>
     <w:rsid w:val="008042C0"/>
     <w:rsid w:val="00804A38"/>
     <w:rsid w:val="00805844"/>
     <w:rsid w:val="00805EE7"/>
     <w:rsid w:val="008063FB"/>
     <w:rsid w:val="00807FE6"/>
     <w:rsid w:val="00811457"/>
     <w:rsid w:val="00812109"/>
     <w:rsid w:val="008155CD"/>
     <w:rsid w:val="008161BD"/>
     <w:rsid w:val="00816EA0"/>
     <w:rsid w:val="008171DE"/>
     <w:rsid w:val="00821549"/>
     <w:rsid w:val="008235B9"/>
     <w:rsid w:val="00823A06"/>
     <w:rsid w:val="0082462A"/>
     <w:rsid w:val="0082563F"/>
     <w:rsid w:val="00826705"/>
     <w:rsid w:val="008328A9"/>
@@ -33118,50 +33144,51 @@
     <w:rsid w:val="00AB4E38"/>
     <w:rsid w:val="00AB4FB0"/>
     <w:rsid w:val="00AB6517"/>
     <w:rsid w:val="00AB7438"/>
     <w:rsid w:val="00AC0EFF"/>
     <w:rsid w:val="00AC1616"/>
     <w:rsid w:val="00AC1BC8"/>
     <w:rsid w:val="00AC1CD1"/>
     <w:rsid w:val="00AC5761"/>
     <w:rsid w:val="00AC601F"/>
     <w:rsid w:val="00AC6E45"/>
     <w:rsid w:val="00AD0F35"/>
     <w:rsid w:val="00AD1B9C"/>
     <w:rsid w:val="00AD243A"/>
     <w:rsid w:val="00AD41B2"/>
     <w:rsid w:val="00AD7FDD"/>
     <w:rsid w:val="00AE0840"/>
     <w:rsid w:val="00AE39AA"/>
     <w:rsid w:val="00AE3D71"/>
     <w:rsid w:val="00AE5D0B"/>
     <w:rsid w:val="00AF0B78"/>
     <w:rsid w:val="00AF1E31"/>
     <w:rsid w:val="00AF2E2E"/>
     <w:rsid w:val="00AF3353"/>
     <w:rsid w:val="00AF341A"/>
+    <w:rsid w:val="00B0025C"/>
     <w:rsid w:val="00B042D6"/>
     <w:rsid w:val="00B06EED"/>
     <w:rsid w:val="00B10325"/>
     <w:rsid w:val="00B115B4"/>
     <w:rsid w:val="00B11BA3"/>
     <w:rsid w:val="00B11FAC"/>
     <w:rsid w:val="00B14EEE"/>
     <w:rsid w:val="00B15213"/>
     <w:rsid w:val="00B20184"/>
     <w:rsid w:val="00B2070C"/>
     <w:rsid w:val="00B21CD3"/>
     <w:rsid w:val="00B238F8"/>
     <w:rsid w:val="00B25496"/>
     <w:rsid w:val="00B25785"/>
     <w:rsid w:val="00B3342D"/>
     <w:rsid w:val="00B3526E"/>
     <w:rsid w:val="00B35B9B"/>
     <w:rsid w:val="00B42DE9"/>
     <w:rsid w:val="00B43785"/>
     <w:rsid w:val="00B4487B"/>
     <w:rsid w:val="00B456AE"/>
     <w:rsid w:val="00B468C4"/>
     <w:rsid w:val="00B52EAC"/>
     <w:rsid w:val="00B54E65"/>
     <w:rsid w:val="00B550DD"/>
@@ -33519,64 +33546,64 @@
     <w:rsid w:val="00FD52BC"/>
     <w:rsid w:val="00FE1769"/>
     <w:rsid w:val="00FE5AAD"/>
     <w:rsid w:val="00FE5D85"/>
     <w:rsid w:val="00FE7040"/>
     <w:rsid w:val="00FF0688"/>
     <w:rsid w:val="00FF5A03"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="15362"/>
+    <o:shapedefaults v:ext="edit" spidmax="16386"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
       <o:rules v:ext="edit">
-        <o:r id="V:Rule11" type="connector" idref="#_x0000_s1492"/>
-[...4 lines deleted...]
-        <o:r id="V:Rule16" type="connector" idref="#_x0000_s1498"/>
+        <o:r id="V:Rule11" type="connector" idref="#_x0000_s1495"/>
+        <o:r id="V:Rule12" type="connector" idref="#_x0000_s1500"/>
+        <o:r id="V:Rule13" type="connector" idref="#_x0000_s1501"/>
+        <o:r id="V:Rule14" type="connector" idref="#_x0000_s1492"/>
+        <o:r id="V:Rule15" type="connector" idref="#_x0000_s1496"/>
+        <o:r id="V:Rule16" type="connector" idref="#_x0000_s1491"/>
         <o:r id="V:Rule17" type="connector" idref="#_x0000_s1494"/>
-        <o:r id="V:Rule18" type="connector" idref="#_x0000_s1495"/>
-[...1 lines deleted...]
-        <o:r id="V:Rule20" type="connector" idref="#_x0000_s1501"/>
+        <o:r id="V:Rule18" type="connector" idref="#_x0000_s1498"/>
+        <o:r id="V:Rule19" type="connector" idref="#_x0000_s1497"/>
+        <o:r id="V:Rule20" type="connector" idref="#_x0000_s1499"/>
       </o:rules>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
@@ -34536,141 +34563,141 @@
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="6"/>
                 <c:pt idx="0">
                   <c:v>140000</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>112000</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>84000</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>56000</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>28000</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:marker val="1"/>
-        <c:axId val="174082304"/>
-        <c:axId val="182748288"/>
+        <c:axId val="177363200"/>
+        <c:axId val="177369472"/>
       </c:lineChart>
       <c:dateAx>
-        <c:axId val="174082304"/>
+        <c:axId val="177363200"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="cross"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr b="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="182748288"/>
+        <c:crossAx val="177369472"/>
         <c:crosses val="autoZero"/>
         <c:lblOffset val="100"/>
         <c:baseTimeUnit val="years"/>
         <c:majorUnit val="1"/>
       </c:dateAx>
       <c:valAx>
-        <c:axId val="182748288"/>
+        <c:axId val="177369472"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="140000"/>
         </c:scaling>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="#,##0.00" sourceLinked="1"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr b="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="174082304"/>
+        <c:crossAx val="177363200"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
         <c:minorUnit val="28000"/>
       </c:valAx>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
   </c:chart>
   <c:spPr>
     <a:ln>
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:externalData r:id="rId1"/>
   <c:userShapes r:id="rId2"/>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="1"/>
   <c:lang val="ru-RU"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:view3D>
       <c:rAngAx val="1"/>
     </c:view3D>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.34075349099612473"/>
           <c:y val="2.1780303030303042E-2"/>
           <c:w val="0.65727052483539861"/>
-          <c:h val="0.67926867096158661"/>
+          <c:h val="0.67926867096158683"/>
         </c:manualLayout>
       </c:layout>
       <c:bar3DChart>
         <c:barDir val="col"/>
         <c:grouping val="stacked"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Лист1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Исполнено за 1 квартал 2026 года</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent5"/>
             </a:solidFill>
           </c:spPr>
           <c:cat>
@@ -34760,174 +34787,174 @@
           <c:val>
             <c:numRef>
               <c:f>Лист1!$C$2:$C$5</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>541165.5</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>58348.719999999994</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3272742.61</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>-3154.23</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:gapWidth val="95"/>
         <c:gapDepth val="95"/>
         <c:shape val="cylinder"/>
-        <c:axId val="125381248"/>
-        <c:axId val="129277952"/>
+        <c:axId val="177394048"/>
+        <c:axId val="177395584"/>
         <c:axId val="0"/>
       </c:bar3DChart>
       <c:catAx>
-        <c:axId val="125381248"/>
+        <c:axId val="177394048"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:axPos val="b"/>
         <c:majorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
-        <c:crossAx val="129277952"/>
+        <c:crossAx val="177395584"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="129277952"/>
+        <c:axId val="177395584"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="#,##0.00" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="125381248"/>
+        <c:crossAx val="177394048"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:dTable>
         <c:showHorzBorder val="1"/>
         <c:showVertBorder val="1"/>
         <c:showOutline val="1"/>
         <c:showKeys val="1"/>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0">
               <a:defRPr>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
       </c:dTable>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
   </c:chart>
   <c:externalData r:id="rId1"/>
   <c:userShapes r:id="rId2"/>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="1"/>
   <c:lang val="ru-RU"/>
   <c:chart>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.43585958666849584"/>
+          <c:x val="0.43585958666849595"/>
           <c:y val="3.5034803398995076E-2"/>
           <c:w val="0.51030231526749359"/>
           <c:h val="0.9077664429735206"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Лист1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Исполнено </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent5"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-9.5982898399271765E-2"/>
-                  <c:y val="1.0282067998178468E-16"/>
+                  <c:y val="1.0282067998178486E-16"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="ru-RU">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <a:t>-</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
                       <a:t> 3 154,23</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:dLblPos val="outEnd"/>
               <c:showVal val="1"/>
             </c:dLbl>
@@ -34939,51 +34966,51 @@
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="ru-RU">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <a:t>3</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
                       <a:t>77,51</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:dLblPos val="inEnd"/>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-7.4533898925369171E-2"/>
-                  <c:y val="2.8042327575014498E-3"/>
+                  <c:y val="2.804232757501452E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="ru-RU">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <a:t>7</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
                       <a:t>48,51</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:dLblPos val="outEnd"/>
               <c:showVal val="1"/>
             </c:dLbl>
@@ -35109,51 +35136,51 @@
                     </a:r>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
                       <a:t> </a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US"/>
                       <a:t>196</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
                       <a:t>,0</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:dLblPos val="inEnd"/>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="8"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-5.7573448480230423E-5"/>
-                  <c:y val="-6.6696203444163148E-17"/>
+                  <c:y val="-6.6696203444163271E-17"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="en-US">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <a:t>3</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US"/>
                       <a:t>2</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
                       <a:t> </a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US"/>
                       <a:t>504,</a:t>
@@ -35268,63 +35295,63 @@
                       <a:t>3</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
                       <a:t> </a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US"/>
                       <a:t>500,</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
                       <a:t>2</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:dLblPos val="outEnd"/>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="13"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="1.6401175659494315E-4"/>
+                  <c:x val="1.6401175659494328E-4"/>
                   <c:y val="0"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="14"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="1.7885506247203088E-3"/>
-                  <c:y val="1.8190083797562523E-3"/>
+                  <c:x val="1.7885506247203101E-3"/>
+                  <c:y val="1.8190083797562531E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="en-US">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <a:t>1</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US"/>
                       <a:t>27 422,6</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:dLblPos val="outEnd"/>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
@@ -35433,96 +35460,96 @@
           <c:tx>
             <c:strRef>
               <c:f>Лист1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Утверждено</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent5">
                 <a:lumMod val="20000"/>
                 <a:lumOff val="80000"/>
               </a:schemeClr>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-9.519972730170595E-2"/>
-                  <c:y val="2.8042327575014498E-3"/>
+                  <c:y val="2.804232757501452E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
                       <a:t>- 3</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ru-RU" baseline="0"/>
                       <a:t> 154,23</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:dLblPos val="outEnd"/>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
                       <a:t>377,51</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:dLblPos val="inEnd"/>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="-7.006207112681373E-2"/>
+                  <c:x val="-7.0062071126813785E-2"/>
                   <c:y val="0"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
                       <a:t>623,51</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:dLblPos val="outEnd"/>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
@@ -35539,75 +35566,75 @@
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
                       <a:t>896 059,71</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:dLblPos val="inEnd"/>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="5"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-0.11644408355537868"/>
-                  <c:y val="-2.8042327575014498E-3"/>
+                  <c:y val="-2.804232757501452E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
                       <a:t>1 450 565,71</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:dLblPos val="outEnd"/>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="6"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="-0.10813228257255392"/>
-                  <c:y val="-5.6084655150028841E-3"/>
+                  <c:x val="-0.10813228257255397"/>
+                  <c:y val="-5.6084655150028875E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
                       <a:t>853 150,77</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:dLblPos val="outEnd"/>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="7"/>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
@@ -35692,118 +35719,118 @@
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="en-US"/>
                       <a:t>664</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
                       <a:t> </a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US"/>
                       <a:t>428,7</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:dLblPos val="inEnd"/>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="12"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="-7.393911103653482E-3"/>
+                  <c:x val="-7.3939111036534838E-3"/>
                   <c:y val="0"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="en-US"/>
                       <a:t>15</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
                       <a:t> </a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US"/>
                       <a:t>611,5</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:dLblPos val="outEnd"/>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="13"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.0940890453209481E-3"/>
-                  <c:y val="1.6674050861040793E-17"/>
+                  <c:y val="1.6674050861040824E-17"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="en-US"/>
                       <a:t>100</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
                       <a:t> </a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="en-US"/>
                       <a:t>543</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
                       <a:t>,0</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:dLblPos val="outEnd"/>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="14"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="4.7782091754659996E-3"/>
+                  <c:x val="4.7782091754660031E-3"/>
                   <c:y val="0"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="en-US"/>
                       <a:t>105 476,9</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:dLblPos val="outEnd"/>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="15"/>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
@@ -35872,186 +35899,186 @@
                   <c:v>100</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>100</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>100</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>100</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>100</c:v>
                 </c:pt>
                 <c:pt idx="5" formatCode="#,##0.00">
                   <c:v>100</c:v>
                 </c:pt>
                 <c:pt idx="6" formatCode="#,##0.00">
                   <c:v>100</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:gapWidth val="10"/>
-        <c:axId val="129333888"/>
-        <c:axId val="129343872"/>
+        <c:axId val="169800832"/>
+        <c:axId val="169802368"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="129333888"/>
+        <c:axId val="169800832"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr rot="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr b="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="129343872"/>
+        <c:crossAx val="169802368"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="129343872"/>
+        <c:axId val="169802368"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:tickLblPos val="none"/>
-        <c:crossAx val="129333888"/>
+        <c:crossAx val="169800832"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="t"/>
       <c:legendEntry>
         <c:idx val="0"/>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1200" b="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
       </c:legendEntry>
       <c:legendEntry>
         <c:idx val="1"/>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1200" b="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
       </c:legendEntry>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="7.9789943443784334E-3"/>
-          <c:y val="0.93100527549047818"/>
+          <c:y val="0.93100527549047862"/>
           <c:w val="0.35526742038691"/>
           <c:h val="5.3765567584243334E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1200" b="1"/>
           </a:pPr>
           <a:endParaRPr lang="ru-RU"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:externalData r:id="rId1"/>
   <c:userShapes r:id="rId2"/>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="1"/>
   <c:lang val="ru-RU"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:view3D>
       <c:rotX val="30"/>
       <c:perspective val="30"/>
     </c:view3D>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="6.8677918000120769E-2"/>
           <c:y val="0.11675663188542609"/>
           <c:w val="0.80732417053531169"/>
-          <c:h val="0.86451895244041399"/>
+          <c:h val="0.86451895244041421"/>
         </c:manualLayout>
       </c:layout>
       <c:pie3DChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Лист1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Столбец1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:explosion val="35"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:explosion val="13"/>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
@@ -36177,51 +36204,51 @@
                     </a:r>
                     <a:endParaRPr lang="en-US" sz="900" b="1">
                       <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                     </a:endParaRPr>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:solidFill>
                   <a:srgbClr val="1F497D">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ln w="12700">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="bestFit"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="6.4665715933133847E-2"/>
+                  <c:x val="6.4665715933133888E-2"/>
                   <c:y val="-8.3037100321923227E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="900"/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="900" b="1">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <a:t>Национальная безопасноость</a:t>
                     </a:r>
                   </a:p>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="900"/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="900" b="1">
@@ -36316,51 +36343,51 @@
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <a:t>12,0%</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US" sz="900" b="1">
                       <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                     </a:endParaRPr>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:solidFill>
                   <a:srgbClr val="9BBB59"/>
                 </a:solidFill>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="bestFit"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="6.2630903457331411E-2"/>
+                  <c:x val="6.2630903457331438E-2"/>
                   <c:y val="-0.14381017388628844"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="900" b="1">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <a:t>ЖКХ</a:t>
                     </a:r>
                   </a:p>
                   <a:p>
                     <a:pPr>
                       <a:defRPr/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="900" b="1">
@@ -36383,51 +36410,51 @@
                     </a:r>
                     <a:endParaRPr lang="en-US" sz="900" b="1">
                       <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                     </a:endParaRPr>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:solidFill>
                   <a:srgbClr val="8064A2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="bestFit"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="2.8820812184544204E-2"/>
+                  <c:x val="2.8820812184544214E-2"/>
                   <c:y val="-1.3276964423162139E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="900" b="1">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <a:t>Охрана окружающей среды</a:t>
                     </a:r>
                   </a:p>
                   <a:p>
                     <a:pPr>
                       <a:defRPr/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="900" b="1">
@@ -36450,51 +36477,51 @@
                     </a:r>
                     <a:endParaRPr lang="en-US" sz="900" b="1">
                       <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                     </a:endParaRPr>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:solidFill>
                   <a:srgbClr val="4BACC6">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ln w="9525">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="bestFit"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="5"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-7.2761306684378324E-3"/>
-                  <c:y val="1.9487153444716993E-2"/>
+                  <c:y val="1.9487153444717006E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="ru-RU">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <a:t> </a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="1000" b="1">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <a:t>Образование</a:t>
                     </a:r>
                   </a:p>
@@ -36523,51 +36550,51 @@
                     </a:r>
                     <a:endParaRPr lang="en-US" sz="900" b="1">
                       <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                     </a:endParaRPr>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:solidFill>
                   <a:srgbClr val="F79646">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="bestFit"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="6"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="1.9288465340849253E-2"/>
+                  <c:x val="1.928846534084926E-2"/>
                   <c:y val="4.7487147470269657E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="900" b="1">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <a:t>Культура и кинематография</a:t>
                     </a:r>
                   </a:p>
                   <a:p>
                     <a:pPr>
                       <a:defRPr/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="900" b="1">
@@ -36652,51 +36679,51 @@
                       </a:rPr>
                       <a:t>17,0%</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US" sz="900" b="1">
                       <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                     </a:endParaRPr>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="bestFit"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="8"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="2.3401601447293491E-2"/>
-                  <c:y val="-0.10392302123816458"/>
+                  <c:y val="-0.10392302123816462"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="900"/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="900" b="1">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <a:t>Средства массовой информации</a:t>
                     </a:r>
                   </a:p>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="900"/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="900" b="1">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
@@ -36715,52 +36742,52 @@
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <a:t>17,4%</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US" sz="900" b="1">
                       <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                     </a:endParaRPr>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:solidFill>
                   <a:srgbClr val="92D050"/>
                 </a:solidFill>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:dLblPos val="bestFit"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="9"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="5.5840499354140677E-2"/>
-                  <c:y val="-6.2503671795729784E-2"/>
+                  <c:x val="5.5840499354140719E-2"/>
+                  <c:y val="-6.2503671795729812E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="900" b="1">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <a:t>Физическая культура и спорт</a:t>
                     </a:r>
                   </a:p>
                   <a:p>
                     <a:pPr>
                       <a:defRPr/>
                     </a:pPr>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="900" b="1">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
@@ -39713,79 +39740,79 @@
           <a:gs pos="100000">
             <a:schemeClr val="phClr">
               <a:shade val="30000"/>
               <a:satMod val="200000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:path path="circle">
           <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
         </a:path>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A708E014-E640-43BC-A9CF-9451AE18C29D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75BA8D7A-9BE3-408B-989C-24E9D9750E71}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>16</Pages>
   <Words>3978</Words>
-  <Characters>22678</Characters>
+  <Characters>22677</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>188</Lines>
   <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Организация</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26603</CharactersWithSpaces>
+  <CharactersWithSpaces>26602</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>